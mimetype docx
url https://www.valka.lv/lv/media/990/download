--- v0 (2025-10-08)
+++ v1 (2026-10-06)
@@ -1,1863 +1,2516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004245DD" w:rsidRPr="005D10B7" w:rsidRDefault="00C73784" w:rsidP="0098012F">
+    <w:p w14:paraId="1F1BF889" w14:textId="079D33EE" w:rsidR="00BB4788" w:rsidRPr="00A43F1E" w:rsidRDefault="00A43F1E">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A43F1E">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nr.</w:t>
+        <w:t>Nr. …………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRPr="005D10B7" w:rsidRDefault="007C5423" w:rsidP="006435E7">
+    <w:p w14:paraId="0B33D25C" w14:textId="77777777" w:rsidR="00A43F1E" w:rsidRPr="000D0E6C" w:rsidRDefault="00A43F1E" w:rsidP="00A43F1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C5423">
+      <w:r w:rsidRPr="000D0E6C">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valkas novada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000D0E6C">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0098012F" w:rsidRPr="005D10B7">
+      <w:r w:rsidRPr="000D0E6C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagoģiski medicīniskajai komisijai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRPr="005D10B7" w:rsidRDefault="0098012F" w:rsidP="0098012F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7450"/>
+        <w:gridCol w:w="3340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A43F1E" w:rsidRPr="00A43F1E" w14:paraId="1662B440" w14:textId="77777777" w:rsidTr="00780EFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A109A4" w14:textId="5DAFDAD5" w:rsidR="00A43F1E" w:rsidRPr="00A43F1E" w:rsidRDefault="00A43F1E" w:rsidP="00A43F1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AFBBBDC" w14:textId="2B6F08C3" w:rsidR="00A43F1E" w:rsidRPr="00A43F1E" w:rsidRDefault="00A43F1E" w:rsidP="00226A29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A43F1E" w14:paraId="4AA4058C" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F975ECE" w14:textId="77777777" w:rsidR="00A43F1E" w:rsidRDefault="00A43F1E" w:rsidP="00A43F1E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A43F1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vecāku (aizbildņu), bāriņtiesas pārstāvja, ja bērns ievietots audžuģimenē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A43F1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A9C01B" w14:textId="6A1B97B1" w:rsidR="00A43F1E" w:rsidRPr="00A43F1E" w:rsidRDefault="00A43F1E" w:rsidP="00A43F1E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VĀRDS, UZVĀRDS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A43F1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="023BC93E" w14:textId="1237B310" w:rsidR="00A43F1E" w:rsidRDefault="00A43F1E" w:rsidP="00A43F1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Pers</w:t>
+            </w:r>
+            <w:r w:rsidR="002710DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>onas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>. kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226A29" w:rsidRPr="0001043C" w14:paraId="722DEAD2" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BFF09F6" w14:textId="77777777" w:rsidR="00226A29" w:rsidRPr="0001043C" w:rsidRDefault="00226A29" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="70C4F25B" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F54781" w14:textId="77777777" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dzīves vietas adrese:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="29F9533C" w14:textId="77777777" w:rsidTr="00780EFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F19BF9" w14:textId="0151EA7B" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tālruņa nr:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="0B7F3D51" w14:textId="77777777" w:rsidTr="00780EFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B349684" w14:textId="3E9D0F7B" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Epasts:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="164BA353" w14:textId="77777777" w:rsidR="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D10B7">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005D10B7" w:rsidRPr="005D10B7" w:rsidRDefault="005D10B7" w:rsidP="005D10B7">
+    <w:p w14:paraId="44343E83" w14:textId="555AC530" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D10B7">
+      <w:r w:rsidRPr="0001043C">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...234 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D10B7" w:rsidRPr="00E300FA" w:rsidRDefault="005D10B7" w:rsidP="005D10B7">
-[...14 lines deleted...]
-    <w:p w:rsidR="0098012F" w:rsidRPr="004E0210" w:rsidRDefault="0098012F" w:rsidP="005D10B7">
+    <w:p w14:paraId="03616A39" w14:textId="55B22089" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0210">
+      <w:r w:rsidRPr="0001043C">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lūdzu izvērtēt mana dēla/meitas intelektuālās spējas un mācīšanās grūtību iemeslus</w:t>
+        <w:t>Lūdzu izvērtēt mana dēla/meitas intelektuālās spējas un mācīšanās grūtību iemeslus pedagoģiski medicīniskajā komisijā. Apliecinu, ka vecāki (aizbildņi, bāriņtiesa) piekrīt izglītojamā intelektuālo spēju un mācīšanas grūtību iemeslu izvērtēšanai komisijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRPr="004E0210" w:rsidRDefault="0098012F" w:rsidP="004E0210">
-[...35 lines deleted...]
-    <w:p w:rsidR="007C5423" w:rsidRPr="004E0210" w:rsidRDefault="007C5423" w:rsidP="007C5423">
+    <w:p w14:paraId="4410B98B" w14:textId="77777777" w:rsidR="0001043C" w:rsidRPr="004E0210" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0210">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Esmu informēts/a un piekrītu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5423" w:rsidRDefault="007C5423" w:rsidP="007C5423">
+    <w:p w14:paraId="50AAD04D" w14:textId="77777777" w:rsidR="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>šajā iesniegumā minēto, kā arī komisijai iesniegtajos dokumentos norādīto personas datu apstrāde notiek Ministru kabineta 2012. gada 16. oktobra noteikumu Nr.709”Noteikumi par pedagoģiski  medicīniskajām komisijām” 2. punktā noteiktā komisijas atzinuma sagatavošanas nolūkā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E300FA" w:rsidRDefault="00E300FA" w:rsidP="007C5423">
+    <w:p w14:paraId="44060CC3" w14:textId="77777777" w:rsidR="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">personas datu apstrādes pārzinis Valkas novada pašvaldība (adrese: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE10DC">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iela </w:t>
-[...15 lines deleted...]
-        <w:t>, Valka, Valkas nov., LV 4701), kas nodod datus Valsts un pašvaldības pedagoģiski medicīnisko komisiju informācijas s</w:t>
+        <w:t>Beverīnas iela 3, Valka, Valkas nov., LV 4701), kas nodod datus Valsts un pašvaldības pedagoģiski medicīnisko komisiju informācijas s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86976">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>istēmai.  Tās pārzinis un turētājs ir Valsts izglītības satura centrs (</w:t>
       </w:r>
-      <w:r w:rsidR="00CE10DC">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">adrese </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B86976">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vaļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ņ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86976">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u iela 2, Rīga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, LV 1050</w:t>
       </w:r>
       <w:r w:rsidRPr="00B86976">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5423" w:rsidRPr="008415CA" w:rsidRDefault="007C5423" w:rsidP="007C5423">
+    <w:p w14:paraId="3724792B" w14:textId="77777777" w:rsidR="0001043C" w:rsidRPr="008415CA" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008415CA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>personas dati tiek glabāti pastāvīgi,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5423" w:rsidRPr="008415CA" w:rsidRDefault="007C5423" w:rsidP="007C5423">
+    <w:p w14:paraId="5D352394" w14:textId="7378C844" w:rsidR="00A43F1E" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="0001043C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008415CA">
+      <w:r w:rsidRPr="0001043C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>man ir tiesības iepazīties ar izglītojamā personas datiem un prasīt neprecīzu vai nepilnīgu datu labošanu vai dzēšanu, vai apstrādes ierobežošanu attiecībā uz izglītojamo, vai tiesības iebilst pret nepamatotu datu apstrādi;</w:t>
+        <w:t>man ir tiesības iepazīties ar izglītojamā personas datiem un prasīt neprecīzu vai nepilnīgu datu labošanu vai dzēšanu, vai apstrādes ierobežošanu attiecībā uz izglītojamo, vai tiesības iebilst pret nepamatotu datu apstrādi; man ir tiesības iesniegt sūdzību Datu valsts inspekcijā</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:r w:rsidR="000D0E6C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>man ir tiesības iesniegt sūdzību Datu valsts inspekcijā par personas datu aizsardzības noteikumu pārkāpumu.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRDefault="0098012F" w:rsidP="0098012F">
+    <w:p w14:paraId="3193A52E" w14:textId="0B18CB48" w:rsidR="00A43F1E" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="00892725">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sniedzu ziņas par izglītojamo:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="4983"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00386863" w:rsidRPr="00DD7E17" w14:paraId="25540FF7" w14:textId="77777777" w:rsidTr="00386863">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA6A436" w14:textId="77777777" w:rsidR="00386863" w:rsidRPr="005F011B" w:rsidRDefault="00386863" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F011B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vārds, uzvārds:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8101" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C09216D" w14:textId="0FC7F343" w:rsidR="00386863" w:rsidRPr="00DD7E17" w:rsidRDefault="00386863" w:rsidP="00386863">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w14:paraId="646397F5" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D80DD0" w14:textId="5C24BF69" w:rsidR="0001043C" w:rsidRPr="00A903BC" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A903BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Personas kods:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6596C72B" w14:textId="4A1F3CDF" w:rsidR="0001043C" w:rsidRPr="00A903BC" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A903BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dzimšanas </w:t>
+            </w:r>
+            <w:r w:rsidR="00780EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(dd.mm.gggg)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A903BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00226A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="457C726A" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E39FF5" w14:textId="77777777" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001043C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dzīves vietas adrese:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="34B99CDC" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="523E2260" w14:textId="67C9F0CF" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Izglītības iest</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>des nosaukums:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0001043C" w:rsidRPr="0001043C" w14:paraId="17E7E898" w14:textId="77777777" w:rsidTr="00226A29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC3718C" w14:textId="26958217" w:rsidR="0001043C" w:rsidRPr="0001043C" w:rsidRDefault="0001043C" w:rsidP="00014DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Klase(grupa</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B4104F8" w14:textId="77777777" w:rsidR="00892725" w:rsidRDefault="009F43AC" w:rsidP="00892725">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0210">
+      <w:r w:rsidRPr="009F43AC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...128 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisijai iesniegto dokumentu saraksts:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRPr="004E0210" w:rsidRDefault="0098012F" w:rsidP="0098012F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4956"/>
+        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="22"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C5C43" w14:paraId="2B799E99" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E16E671" w14:textId="70FAF5F2" w:rsidR="00631160" w:rsidRPr="002C5C43" w:rsidRDefault="00DA0850">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Izglītības iestādes</w:t>
+            </w:r>
+            <w:r w:rsidR="00631160" w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informācija par izglītojamo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F936E31" w14:textId="416FAA3E" w:rsidR="00631160" w:rsidRPr="002C5C43" w:rsidRDefault="00631160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00483A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F73248" w14:textId="77777777" w:rsidR="00631160" w:rsidRDefault="00631160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6750BDE2" w14:textId="7ACCD22D" w:rsidR="00631160" w:rsidRDefault="00631160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uz      lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="0516F1BB" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="014C8ECF" w14:textId="64BA979E" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psihologa(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vārds,uzvārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="710F51E5" w14:textId="442ECBE6" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C5AEF5" w14:textId="34347833" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D5E09F" w14:textId="77080466" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="7352D093" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4020A71A" w14:textId="3CEA3C28" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logopēda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.,u</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB75C0C" w14:textId="77E7E47E" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78531CC3" w14:textId="5BF409A1" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27834DF7" w14:textId="05BF9790" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="3CCE1526" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="467F8A22" w14:textId="73388E0F" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psihiatra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.,u</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E31EC2" w14:textId="7E37D953" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151FBB3E" w14:textId="3C223BCE" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5EE6ED" w14:textId="76C43571" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="4CAA1C02" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B8381B" w14:textId="5BAED739" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ārsta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.,u</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764D2A8A" w14:textId="2E1C11D8" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0965DBF5" w14:textId="085D3145" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B4082B" w14:textId="19E9C020" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="47845C51" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E96637" w14:textId="5D83969F" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ārsta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.,u</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00034B70" w14:textId="11A6DCF1" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1971BA0B" w14:textId="7A37D8F6" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFAEDDF" w14:textId="5BDCD640" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="1B0FE284" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="231F0001" w14:textId="1C3647B4" w:rsidR="00483A2F" w:rsidRPr="002C5C43" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ģimenes ārsta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.,u</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774FF0B0" w14:textId="228A339D" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D19755" w14:textId="4B8B5EB6" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A77A6A" w14:textId="5775B8D5" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinums uz         lp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="4D19B7D7" w14:textId="77777777" w:rsidTr="00647C21">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="290C84DF" w14:textId="4454C101" w:rsidR="00483A2F" w:rsidRPr="0058263E" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk238391735"/>
+            <w:r w:rsidRPr="0058263E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vecāku(aizbildņu) vai bāriņtiesas pārstāvja:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5839" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="60523720" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w:rsidRPr="0058263E" w14:paraId="38211543" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EAE9E8D" w14:textId="1E9D38C4" w:rsidR="00483A2F" w:rsidRPr="0058263E" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C057332" w14:textId="4275946A" w:rsidR="00483A2F" w:rsidRPr="0058263E" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="3C1DE443" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68398BD8" w14:textId="0F257551" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>paraksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, datums</w:t>
+            </w:r>
+            <w:r w:rsidR="005F011B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B6DBE0" w14:textId="5BC42BFC" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uzvārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00483A2F" w14:paraId="1B9442F0" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3114A88C" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0092D223" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="12906A21" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1908FC40" w14:textId="10EA60FD" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058263E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atzinumu saņēm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058263E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>u:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C1EC3C" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w:rsidRPr="0058263E" w14:paraId="568AE573" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49442D88" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRPr="0058263E" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5793A76D" w14:textId="77777777" w:rsidR="00483A2F" w:rsidRPr="0058263E" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00483A2F" w14:paraId="30AD0D98" w14:textId="77777777" w:rsidTr="005F011B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2991595A" w14:textId="7A6F82D4" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>paraksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, datums</w:t>
+            </w:r>
+            <w:r w:rsidR="005F011B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481D8CBD" w14:textId="548D1EDD" w:rsidR="00483A2F" w:rsidRDefault="00483A2F" w:rsidP="00483A2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uzvārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32478BEC" w14:textId="77777777" w:rsidR="0001043C" w:rsidRPr="009F43AC" w:rsidRDefault="0001043C" w:rsidP="002C5C43">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...61 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098012F" w:rsidRPr="004E0210" w:rsidRDefault="0098012F" w:rsidP="0098012F">
-[...895 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="0001043C" w:rsidRPr="009F43AC" w:rsidSect="00A43F1E">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman,Bold">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23135392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80B66D3C"/>
     <w:lvl w:ilvl="0" w:tplc="52E21ED0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1926,174 +2579,329 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="268899515">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0098012F"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00FD3433"/>
+    <w:rsidRoot w:val="00A43F1E"/>
+    <w:rsid w:val="0001043C"/>
+    <w:rsid w:val="000B2460"/>
+    <w:rsid w:val="000D0E6C"/>
+    <w:rsid w:val="00220E26"/>
+    <w:rsid w:val="00226A29"/>
+    <w:rsid w:val="002710DF"/>
+    <w:rsid w:val="002C5C43"/>
+    <w:rsid w:val="00386863"/>
+    <w:rsid w:val="004231D8"/>
+    <w:rsid w:val="00483A2F"/>
+    <w:rsid w:val="004F67C3"/>
+    <w:rsid w:val="0058263E"/>
+    <w:rsid w:val="00587930"/>
+    <w:rsid w:val="005F011B"/>
+    <w:rsid w:val="00631160"/>
+    <w:rsid w:val="00647C21"/>
+    <w:rsid w:val="006E16BE"/>
+    <w:rsid w:val="00780EFE"/>
+    <w:rsid w:val="007C01D5"/>
+    <w:rsid w:val="008806DC"/>
+    <w:rsid w:val="00892725"/>
+    <w:rsid w:val="009F43AC"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rsid w:val="00A903BC"/>
+    <w:rsid w:val="00BB4788"/>
+    <w:rsid w:val="00DA0850"/>
+    <w:rsid w:val="00DD7E17"/>
+    <w:rsid w:val="00F12A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="27D8E9BB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B220FE75-EDB5-4D5F-B0BE-DF4AE5D89046}"/>
+  <w15:docId w15:val="{4FB1B996-41C7-4F11-B204-D3C6985ED850}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2242,234 +3050,787 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A43F1E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF1759"/>
+    <w:rsid w:val="0001043C"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2581,83 +3942,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2077</Words>
-  <Characters>1184</Characters>
+  <Words>320</Words>
+  <Characters>1830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...10 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>    </vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Reanimator EE</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3255</CharactersWithSpaces>
+  <CharactersWithSpaces>2146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>    </dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
+  <dc:creator>Ramona</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>